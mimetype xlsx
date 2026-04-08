--- v2 (2026-02-22)
+++ v3 (2026-04-08)
@@ -16,194 +16,194 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="National Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Revenue Sources" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t xml:space="preserve"> National Procurement Plan </t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Advertising</t>
   </si>
   <si>
     <t>1,342,590,000,000.00</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>UGX</t>
   </si>
   <si>
     <t>Consultancy on Street Parking Services</t>
   </si>
   <si>
     <t>1,900,000,000.00</t>
   </si>
   <si>
     <t>Counselling Services</t>
   </si>
   <si>
     <t>6,490,000,000.00</t>
   </si>
   <si>
     <t>Accounting, auditing and tax advisory</t>
   </si>
   <si>
-    <t>372,134,848,290,000.00</t>
+    <t>372,135,048,290,000.00</t>
   </si>
   <si>
     <t>Construction of roads and bridges</t>
   </si>
   <si>
     <t>2,010,767,429,600,000.00</t>
   </si>
   <si>
     <t>Civil engineering</t>
   </si>
   <si>
     <t>1,015,569,148,600,000.00</t>
   </si>
   <si>
     <t>Building and construction materials</t>
   </si>
   <si>
     <t>13,244,458,400,000.00</t>
   </si>
   <si>
     <t>Construction of buildings and carpentry</t>
   </si>
   <si>
-    <t>1,019,175,388,045,678.00</t>
+    <t>1,019,180,388,045,678.00</t>
   </si>
   <si>
     <t>Food, beverages and related products</t>
   </si>
   <si>
     <t>6,000,000,000.00</t>
   </si>
   <si>
     <t>Agricultural tools</t>
   </si>
   <si>
     <t>80,728,210,900,000.00</t>
   </si>
   <si>
     <t>Car wash</t>
   </si>
   <si>
     <t>179,409,500,000.00</t>
   </si>
   <si>
     <t>Cleaning and compound maintenance</t>
   </si>
   <si>
     <t>864,590,000,000.00</t>
   </si>
   <si>
     <t>MOTOR VEHICLES</t>
   </si>
   <si>
     <t>39,020,960,000,000.00</t>
   </si>
   <si>
     <t>FURNITURE  &amp; FITTINGS</t>
   </si>
   <si>
     <t>1,025,593,000,000.00</t>
   </si>
   <si>
     <t>Accomodation and conference facilities</t>
   </si>
   <si>
     <t>11,312,147,800,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
-    <t>2,022,292,996,700,000.00</t>
+    <t>2,022,293,146,700,000.00</t>
   </si>
   <si>
     <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
   </si>
   <si>
-    <t>323,482,471,439,977.00</t>
+    <t>323,492,021,439,977.00</t>
   </si>
   <si>
     <t>Agricultural and forestry and landscape machinery and equipment</t>
   </si>
   <si>
     <t>5,660,000,000.00</t>
   </si>
   <si>
     <t>COMPUTERS</t>
   </si>
   <si>
     <t>74,008,200,000.00</t>
   </si>
   <si>
     <t>Catering services</t>
   </si>
   <si>
-    <t>24,208,470,500,000.00</t>
+    <t>24,209,070,500,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">Advertising and market research </t>
   </si>
   <si>
     <t>1,347,769,000,000.00</t>
   </si>
   <si>
     <t>Transport services</t>
   </si>
   <si>
     <t>1,550,000,000.00</t>
   </si>
   <si>
     <t>Procurement consultancy</t>
   </si>
   <si>
     <t>796,260,000,000.00</t>
   </si>
   <si>
     <t>Building and facility maintenance and repair services</t>
   </si>
   <si>
     <t>1,264,851,300,000.00</t>
   </si>
@@ -231,57 +231,57 @@
   <si>
     <t>10,500,000,000.00</t>
   </si>
   <si>
     <t>Staff Training General</t>
   </si>
   <si>
     <t>257,927,000,000.00</t>
   </si>
   <si>
     <t>Cleaning Expenses</t>
   </si>
   <si>
     <t>5,523,000,000.00</t>
   </si>
   <si>
     <t>Repair &amp; Rennovation of Properties</t>
   </si>
   <si>
     <t>326,296,000,000.00</t>
   </si>
   <si>
     <t>Cleaning and janitorial services</t>
   </si>
   <si>
-    <t>355,233,549,000,000.00</t>
+    <t>355,233,789,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Other - Professional Services</t>
   </si>
   <si>
-    <t>796,110,000,000.00</t>
+    <t>796,460,000,000.00</t>
   </si>
   <si>
     <t>Accommodation furniture</t>
   </si>
   <si>
     <t>1,000,115,155,692,384.00</t>
   </si>
   <si>
     <t>Data processing and web hosting</t>
   </si>
   <si>
     <t>90,000,000,000.00</t>
   </si>
   <si>
     <t>Permanent buildings and structures</t>
   </si>
   <si>
     <t>7,002,150,000,000.00</t>
   </si>
   <si>
     <t>Advertsing and media services</t>
   </si>
   <si>
     <t>17,760,000,000.00</t>
   </si>
@@ -303,51 +303,51 @@
   <si>
     <t>93,008,013,000,000.00</t>
   </si>
   <si>
     <t>Specialized educational services</t>
   </si>
   <si>
     <t>500,000,000.00</t>
   </si>
   <si>
     <t>Aerospace systems and components and equipment</t>
   </si>
   <si>
     <t>57,500,000,000.00</t>
   </si>
   <si>
     <t>Business administration services</t>
   </si>
   <si>
     <t>506,300,000,000.00</t>
   </si>
   <si>
     <t>Office equipment, stationery and consumables</t>
   </si>
   <si>
-    <t>19,997,600,000,000.00</t>
+    <t>20,000,630,000,000.00</t>
   </si>
   <si>
     <t>Construction of water projects</t>
   </si>
   <si>
     <t>31,176,750,000,000.00</t>
   </si>
   <si>
     <t>Construction of Weather Facilities</t>
   </si>
   <si>
     <t>7,200,000,000.00</t>
   </si>
   <si>
     <t>Marine and fresh water products</t>
   </si>
   <si>
     <t>950,000,000.00</t>
   </si>
   <si>
     <t>Auctioning</t>
   </si>
   <si>
     <t>48,200,000,000.00</t>
   </si>
@@ -381,51 +381,51 @@
   <si>
     <t>8,903,770,000,000.00</t>
   </si>
   <si>
     <t>Architectual and engineering consultancy</t>
   </si>
   <si>
     <t>13,990,527,000,000.00</t>
   </si>
   <si>
     <t>Heavy construction services</t>
   </si>
   <si>
     <t>8,501,000,000,000.00</t>
   </si>
   <si>
     <t>Entertainment services</t>
   </si>
   <si>
     <t>2,000,000,000.00</t>
   </si>
   <si>
     <t>Antifungal drugs</t>
   </si>
   <si>
-    <t>979,707,000,000.00</t>
+    <t>979,710,000,000.00</t>
   </si>
   <si>
     <t>Air ticketing, tours and travel</t>
   </si>
   <si>
     <t>684,000,000,000.00</t>
   </si>
   <si>
     <t>Supply of Specialised ICT  Equipment</t>
   </si>
   <si>
     <t>802,600,000,000.00</t>
   </si>
   <si>
     <t>Branded items- (Staff &amp; External)</t>
   </si>
   <si>
     <t>600,102,622,000,000.00</t>
   </si>
   <si>
     <t>Board Training</t>
   </si>
   <si>
     <t>6,225,400,000,000.00</t>
   </si>
@@ -711,174 +711,183 @@
   <si>
     <t>Information services</t>
   </si>
   <si>
     <t>500,000,000,000.00</t>
   </si>
   <si>
     <t>Audio and visual presentation and composing equipment</t>
   </si>
   <si>
     <t>282,850,000,000.00</t>
   </si>
   <si>
     <t>Medical Surgical Equipment Maintenance Refurbishment and Repair Services</t>
   </si>
   <si>
     <t>870,000,000.00</t>
   </si>
   <si>
     <t>Classroom decoratives and supplies</t>
   </si>
   <si>
     <t>32,800,000,000.00</t>
   </si>
   <si>
+    <t>Archival Boxes</t>
+  </si>
+  <si>
+    <t>750,000,000.00</t>
+  </si>
+  <si>
+    <t>Human resources services</t>
+  </si>
+  <si>
+    <t>250,000,000.00</t>
+  </si>
+  <si>
+    <t>Fluid and gas distribution</t>
+  </si>
+  <si>
+    <t>230,000,000.00</t>
+  </si>
+  <si>
+    <t>Break-fast and Food</t>
+  </si>
+  <si>
+    <t>356,000,000.00</t>
+  </si>
+  <si>
+    <t>Canned or jarred fruit</t>
+  </si>
+  <si>
+    <t>12,000,000,000.00</t>
+  </si>
+  <si>
+    <t>Atomic and nuclear energy machinery and equipment</t>
+  </si>
+  <si>
+    <t>6,300,000,000.00</t>
+  </si>
+  <si>
+    <t>Portable buildings and structures</t>
+  </si>
+  <si>
+    <t>450,000,000,000.00</t>
+  </si>
+  <si>
+    <t>Banking and investment</t>
+  </si>
+  <si>
+    <t>Commercial and industrial furniture</t>
+  </si>
+  <si>
+    <t>5,310,000,000,000.00</t>
+  </si>
+  <si>
+    <t>Medical training and education supplies</t>
+  </si>
+  <si>
+    <t>2,357,000,000.00</t>
+  </si>
+  <si>
+    <t>Generators and solar equipment</t>
+  </si>
+  <si>
+    <t>310,000,000.00</t>
+  </si>
+  <si>
+    <t>Metal oxide</t>
+  </si>
+  <si>
+    <t>5,000,000.00</t>
+  </si>
+  <si>
+    <t>Security and personal safety</t>
+  </si>
+  <si>
+    <t>Prefabricated buildings and structures</t>
+  </si>
+  <si>
+    <t>12,900,000,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicle,motorcycle repair and maintanance</t>
+  </si>
+  <si>
+    <t>70,000,000.00</t>
+  </si>
+  <si>
+    <t>Transportation services equipment</t>
+  </si>
+  <si>
+    <t>550,000,000.00</t>
+  </si>
+  <si>
+    <t>Land parcels</t>
+  </si>
+  <si>
+    <t>18,000,000.00</t>
+  </si>
+  <si>
+    <t>Concrete and cement and plaster</t>
+  </si>
+  <si>
+    <t>337,500,000.00</t>
+  </si>
+  <si>
+    <t>Animals, Poultry and feeds</t>
+  </si>
+  <si>
+    <t>600,000,000.00</t>
+  </si>
+  <si>
+    <t>Community and social services</t>
+  </si>
+  <si>
+    <t>570,000,000.00</t>
+  </si>
+  <si>
     <t>Staff Business Cards</t>
   </si>
   <si>
     <t>20,000,000.00</t>
   </si>
   <si>
-    <t>Archival Boxes</t>
-[...107 lines deleted...]
-    <t>570,000,000.00</t>
+    <t>Other Categories</t>
+  </si>
+  <si>
+    <t>Printed media</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>9,245,602,195,738,040.00</t>
+    <t>9,245,627,119,738,040.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Revenue Sources for </t>
   </si>
   <si>
     <t>item</t>
   </si>
   <si>
     <t>quantity</t>
   </si>
   <si>
     <t>unit cost</t>
   </si>
   <si>
     <t>reserve price</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -1233,54 +1242,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E140"/>
+  <dimension ref="A1:E142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C140" sqref="C140"/>
+      <selection activeCell="C142" sqref="C142"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="112.818" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.83" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
@@ -3369,374 +3378,408 @@
     <row r="125" spans="1:5">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>244</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>246</v>
+        <v>173</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127" t="s">
+        <v>246</v>
+      </c>
+      <c r="C127" s="3" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128" t="s">
         <v>248</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>249</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129" t="s">
         <v>250</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>251</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130" t="s">
         <v>252</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>163</v>
+        <v>253</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="B131" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>254</v>
+        <v>89</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="B132" t="s">
         <v>255</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>89</v>
+        <v>256</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="B133" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="B134" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="B135" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="B136" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="B137" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="B138" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="B139" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:5">
-      <c r="A140" t="s">
-[...2 lines deleted...]
-      <c r="B140" s="4" t="s">
+      <c r="A140">
+        <v>138</v>
+      </c>
+      <c r="B140" t="s">
         <v>271</v>
       </c>
-      <c r="C140" s="4" t="s">
+      <c r="C140" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D140" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141">
+        <v>139</v>
+      </c>
+      <c r="B141" t="s">
         <v>272</v>
       </c>
-      <c r="D140" t="s">
-[...2 lines deleted...]
-      <c r="E140" t="s">
+      <c r="C141" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D141" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" t="s">
+        <v>273</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="D142" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14.665" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.665" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.665" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="4">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>