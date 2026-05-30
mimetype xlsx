--- v3 (2026-04-08)
+++ v4 (2026-05-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="National Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Revenue Sources" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t xml:space="preserve"> National Procurement Plan </t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Advertising</t>
   </si>
   <si>
     <t>1,342,590,000,000.00</t>
   </si>
   <si>
@@ -87,51 +87,51 @@
   <si>
     <t>372,135,048,290,000.00</t>
   </si>
   <si>
     <t>Construction of roads and bridges</t>
   </si>
   <si>
     <t>2,010,767,429,600,000.00</t>
   </si>
   <si>
     <t>Civil engineering</t>
   </si>
   <si>
     <t>1,015,569,148,600,000.00</t>
   </si>
   <si>
     <t>Building and construction materials</t>
   </si>
   <si>
     <t>13,244,458,400,000.00</t>
   </si>
   <si>
     <t>Construction of buildings and carpentry</t>
   </si>
   <si>
-    <t>1,019,180,388,045,678.00</t>
+    <t>1,019,180,390,045,678.00</t>
   </si>
   <si>
     <t>Food, beverages and related products</t>
   </si>
   <si>
     <t>6,000,000,000.00</t>
   </si>
   <si>
     <t>Agricultural tools</t>
   </si>
   <si>
     <t>80,728,210,900,000.00</t>
   </si>
   <si>
     <t>Car wash</t>
   </si>
   <si>
     <t>179,409,500,000.00</t>
   </si>
   <si>
     <t>Cleaning and compound maintenance</t>
   </si>
   <si>
     <t>864,590,000,000.00</t>
   </si>
@@ -141,75 +141,75 @@
   <si>
     <t>39,020,960,000,000.00</t>
   </si>
   <si>
     <t>FURNITURE  &amp; FITTINGS</t>
   </si>
   <si>
     <t>1,025,593,000,000.00</t>
   </si>
   <si>
     <t>Accomodation and conference facilities</t>
   </si>
   <si>
     <t>11,312,147,800,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
     <t>2,022,293,146,700,000.00</t>
   </si>
   <si>
     <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
   </si>
   <si>
-    <t>323,492,021,439,977.00</t>
+    <t>323,502,021,439,977.00</t>
   </si>
   <si>
     <t>Agricultural and forestry and landscape machinery and equipment</t>
   </si>
   <si>
     <t>5,660,000,000.00</t>
   </si>
   <si>
     <t>COMPUTERS</t>
   </si>
   <si>
     <t>74,008,200,000.00</t>
   </si>
   <si>
     <t>Catering services</t>
   </si>
   <si>
     <t>24,209,070,500,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">Advertising and market research </t>
   </si>
   <si>
-    <t>1,347,769,000,000.00</t>
+    <t>1,350,769,600,000.00</t>
   </si>
   <si>
     <t>Transport services</t>
   </si>
   <si>
     <t>1,550,000,000.00</t>
   </si>
   <si>
     <t>Procurement consultancy</t>
   </si>
   <si>
     <t>796,260,000,000.00</t>
   </si>
   <si>
     <t>Building and facility maintenance and repair services</t>
   </si>
   <si>
     <t>1,264,851,300,000.00</t>
   </si>
   <si>
     <t>Electrical, plumbing and other installation activities</t>
   </si>
   <si>
     <t>1,210,725,000,000.00</t>
   </si>
@@ -255,69 +255,69 @@
   <si>
     <t>355,233,789,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Other - Professional Services</t>
   </si>
   <si>
     <t>796,460,000,000.00</t>
   </si>
   <si>
     <t>Accommodation furniture</t>
   </si>
   <si>
     <t>1,000,115,155,692,384.00</t>
   </si>
   <si>
     <t>Data processing and web hosting</t>
   </si>
   <si>
     <t>90,000,000,000.00</t>
   </si>
   <si>
     <t>Permanent buildings and structures</t>
   </si>
   <si>
-    <t>7,002,150,000,000.00</t>
+    <t>7,802,150,000,000.00</t>
   </si>
   <si>
     <t>Advertsing and media services</t>
   </si>
   <si>
-    <t>17,760,000,000.00</t>
+    <t>17,760,250,000.00</t>
   </si>
   <si>
     <t>Machinery and transport equipment manufacture</t>
   </si>
   <si>
     <t>1,150,000,000.00</t>
   </si>
   <si>
     <t>Accounting and bookkeeping services</t>
   </si>
   <si>
-    <t>397,885,000,000.00</t>
+    <t>1,097,885,000,000.00</t>
   </si>
   <si>
     <t>OFFICE EQUIPMENT</t>
   </si>
   <si>
     <t>93,008,013,000,000.00</t>
   </si>
   <si>
     <t>Specialized educational services</t>
   </si>
   <si>
     <t>500,000,000.00</t>
   </si>
   <si>
     <t>Aerospace systems and components and equipment</t>
   </si>
   <si>
     <t>57,500,000,000.00</t>
   </si>
   <si>
     <t>Business administration services</t>
   </si>
   <si>
     <t>506,300,000,000.00</t>
   </si>
@@ -837,57 +837,63 @@
   <si>
     <t>Animals, Poultry and feeds</t>
   </si>
   <si>
     <t>600,000,000.00</t>
   </si>
   <si>
     <t>Community and social services</t>
   </si>
   <si>
     <t>570,000,000.00</t>
   </si>
   <si>
     <t>Staff Business Cards</t>
   </si>
   <si>
     <t>20,000,000.00</t>
   </si>
   <si>
     <t>Other Categories</t>
   </si>
   <si>
     <t>Printed media</t>
   </si>
   <si>
+    <t>Educational and reading materials</t>
+  </si>
+  <si>
+    <t>250,000.00</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>9,245,627,119,738,040.00</t>
+    <t>9,247,140,122,838,040.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Revenue Sources for </t>
   </si>
   <si>
     <t>item</t>
   </si>
   <si>
     <t>quantity</t>
   </si>
   <si>
     <t>unit cost</t>
   </si>
   <si>
     <t>reserve price</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -1242,54 +1248,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E142"/>
+  <dimension ref="A1:E143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C142" sqref="C142"/>
+      <selection activeCell="C143" sqref="C143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="112.818" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.83" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
@@ -3643,143 +3649,160 @@
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="B141" t="s">
         <v>272</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:5">
-      <c r="A142" t="s">
+      <c r="A142">
+        <v>140</v>
+      </c>
+      <c r="B142" t="s">
         <v>273</v>
       </c>
-      <c r="B142" s="4" t="s">
+      <c r="C142" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="C142" s="4" t="s">
+      <c r="D142" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" t="s">
         <v>275</v>
       </c>
-      <c r="D142" t="s">
-[...2 lines deleted...]
-      <c r="E142" t="s">
+      <c r="B143" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="D143" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14.665" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.665" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.665" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B3" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C3" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D3" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="4">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>